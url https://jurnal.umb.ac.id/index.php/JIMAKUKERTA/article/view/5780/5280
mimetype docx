--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -100,572 +100,321 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>Hendri Padmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005058E4" w:rsidRPr="005058E4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>, O</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00774821">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="005058E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ktari</w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Dwi</w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Miranti</w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Eceh</w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Trisna</w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ayuh</w:t>
       </w:r>
-      <w:r w:rsidR="00774821">
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:spacing w:val="-16"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-          <w:spacing w:val="-2"/>
+      <w:r w:rsidR="005058E4" w:rsidRPr="005058E4">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-      </w:pPr>
-[...74 lines deleted...]
-          <w:color w:val="212121"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005058E4">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>, Mikho Ardinata</w:t>
+      </w:r>
+      <w:r w:rsidR="005058E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="005058E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005058E4">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005058E4">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="id-ID"/>
+        </w:rPr>
+        <w:t>JT Pareke</w:t>
+      </w:r>
+      <w:r w:rsidR="005058E4">
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 </w:t>
-[...18 lines deleted...]
-          <w:color w:val="202020"/>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
+      <w:pPr>
+        <w:spacing w:before="1" w:line="229" w:lineRule="exact"/>
+        <w:ind w:left="2" w:right="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID"/>
         </w:rPr>
-        <w:t>Hukum</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>Universitas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212121"/>
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Universitas</w:t>
+        <w:t>Muhammadiyah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212121"/>
-          <w:spacing w:val="-5"/>
+          <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Muhammadiyah</w:t>
+        <w:t>Bengkulu,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212121"/>
-          <w:spacing w:val="-5"/>
+          <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bengkulu,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212121"/>
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="212121"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Bengkulu,</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00030B07" w:rsidRDefault="00030B07">
+    <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:ind w:left="337" w:right="336"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="212121"/>
           <w:sz w:val="20"/>
-          <w:lang w:val="id-ID"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...180 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: * </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>oktaridwimiranti@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="28"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -680,99 +429,87 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="212121"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ABSTRAK</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:spacing w:before="155"/>
         <w:ind w:left="23" w:right="17"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E- Goverment </w:t>
       </w:r>
       <w:r>
-        <w:t>atau pemerintahan elektronik , merupakan salah satu langkah yang diambil oleh pemerintah untuk mempercepat pembangu</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">nan daerah. Ini adalah penggunaan teknologi ingormasi berbasis internet untuk memberikan layanan kepada masyarakat dengan cara yang lebih efektif dan efisien. Tujuan pengembangan </w:t>
+        <w:t xml:space="preserve">atau pemerintahan elektronik , merupakan salah satu langkah yang diambil oleh pemerintah untuk mempercepat pembangunan daerah. Ini adalah penggunaan teknologi ingormasi berbasis internet untuk memberikan layanan kepada masyarakat dengan cara yang lebih efektif dan efisien. Tujuan pengembangan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E-Government </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">pengembangan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E-Government </w:t>
       </w:r>
       <w:r>
-        <w:t>memiliki tujuan antara lain: meningkat</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">i </w:t>
+        <w:t xml:space="preserve">memiliki tujuan antara lain: meningkatkan efektifitas prosedur birokrasi yang sering kali rumit, melaksanakan pelayanan kepada masyarakat Desa Padang pelasan sesuai dengan prinsip-prinsip tata kelola yang baik (good governace)serta meningkatkan pendapatan asli daerah. Kendala dalam implementasi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E-Government </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tetapi dalam praktiknya penerapan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Goverment </w:t>
       </w:r>
       <w:r>
-        <w:t>menghadapi berbagai kendala. Beberapa diantaranya adalah keterbatasan sumber daya manusia , minimnya sarana dan prasarana yang diperlukan karena baya yang tinggi, serta faktor-faktor lainnya. Sta</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">tegi penerapan </w:t>
+        <w:t xml:space="preserve">menghadapi berbagai kendala. Beberapa diantaranya adalah keterbatasan sumber daya manusia , minimnya sarana dan prasarana yang diperlukan karena baya yang tinggi, serta faktor-faktor lainnya. Stategi penerapan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E-Government </w:t>
       </w:r>
       <w:r>
         <w:t>diperlukan strategi tertentu salah satu strategi yang diterapkan adalah meningkatkan kualitas sumber daya manusia.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:spacing w:before="160"/>
         <w:ind w:left="23"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -931,96 +668,87 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>E-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Government</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">(pemerintahan </w:t>
       </w:r>
       <w:r>
-        <w:t>elektronik) merupakan penggunaan teknologi informasi, baik melalui internet maupun non internet , untuk memberikan layanan yang lebih nyaman dan efisien kepada masyarakat serta organisasi da</w:t>
-[...2 lines deleted...]
-        <w:t>lam hal akses terhadap informasi dan layanan pemerintahan. (Suharyana, 2017)</w:t>
+        <w:t>elektronik) merupakan penggunaan teknologi informasi, baik melalui internet maupun non internet , untuk memberikan layanan yang lebih nyaman dan efisien kepada masyarakat serta organisasi dalam hal akses terhadap informasi dan layanan pemerintahan. (Suharyana, 2017)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="707"/>
       </w:pPr>
       <w:r>
-        <w:t>Pelayanan publik telah menjadi suatu keharusan bagi masyarakat dalam konteks sosial di negara-negara modern. Kebutuhan akan pelayanan publik yang melibatkan dua pihak , pemerintah</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> yang sebagai penyedia layanan dan individu sebagai warga negara yang menerima manfaat dari</w:t>
+        <w:t>Pelayanan publik telah menjadi suatu keharusan bagi masyarakat dalam konteks sosial di negara-negara modern. Kebutuhan akan pelayanan publik yang melibatkan dua pihak , pemerintah yang sebagai penyedia layanan dan individu sebagai warga negara yang menerima manfaat dari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>layanan tersebut. Oleh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>karena itu pelayanan publik mencerminkan hubungan antara pemerintah dan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>warganya. Tuntutan masyarakat pun mendorong pemerintah untuk melakuka</w:t>
-[...2 lines deleted...]
-        <w:t>n reformasi dalam pelayanan publik. (Puji Lestari et al., 2022)</w:t>
+        <w:t>warganya. Tuntutan masyarakat pun mendorong pemerintah untuk melakukan reformasi dalam pelayanan publik. (Puji Lestari et al., 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:firstLine="707"/>
       </w:pPr>
       <w:r>
         <w:t>Reformasi ini dilakukan dengan cara meningkatkan kualitas dan kinerja layanan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="70"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>serta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="69"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -1030,54 +758,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="70"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>pelayanan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="90"/>
         <w:ind w:right="19"/>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>secara menyeluruh. Dengan demikian diharapkan dapat tercapai kepuasan bagi semua pihak tanpa adanya diskriminasi. Dalam upaya meningkatkan mutu pelayanan publik, di perlukan pertimbangan yang berlandasan informasi teknologi dalam berbagai aspek pemerintaha</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">n. Salah satu cara untuk mencapainya adalah dengan menerapkan </w:t>
+        <w:t xml:space="preserve">secara menyeluruh. Dengan demikian diharapkan dapat tercapai kepuasan bagi semua pihak tanpa adanya diskriminasi. Dalam upaya meningkatkan mutu pelayanan publik, di perlukan pertimbangan yang berlandasan informasi teknologi dalam berbagai aspek pemerintahan. Salah satu cara untuk mencapainya adalah dengan menerapkan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E-Government </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. penerapan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
         <w:t>telah banyak dilakukan berbagai daerah di seluruh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1097,66 +822,60 @@
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>di Indonesia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(Puji Lestari et al., 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:ind w:right="21" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Globalisasi merupakan fenomena yang tidak dapat </w:t>
-[...2 lines deleted...]
-        <w:t>dihindari saat ini, dan setiap lapisan masyarakat di era modern harus menghadapinya. Banyak orang memahami globalisasi sebagai suatu bentuk medernasasi yang ditandai dengan kemajuan dalam teknologi komputer , komikasi informasi dan transparansi.</w:t>
+        <w:t>Globalisasi merupakan fenomena yang tidak dapat dihindari saat ini, dan setiap lapisan masyarakat di era modern harus menghadapinya. Banyak orang memahami globalisasi sebagai suatu bentuk medernasasi yang ditandai dengan kemajuan dalam teknologi komputer , komikasi informasi dan transparansi.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="20" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t>Dalam impl</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ementasinya </w:t>
+        <w:t xml:space="preserve">Dalam implementasinya </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
         <w:t>menunjukan perkembangan yang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>positif,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1311,81 +1030,75 @@
         <w:t>New</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Public Service. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Yang dimana artinya merupakan kajian teoritis mengenai </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e- Government </w:t>
       </w:r>
       <w:r>
-        <w:t>sebagai bentuk baru dalam</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> pelayanan publik. (Irawan, 2015).</w:t>
+        <w:t>sebagai bentuk baru dalam pelayanan publik. (Irawan, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="707"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E-Government </w:t>
       </w:r>
       <w:r>
         <w:t>atau pemerintahan elektronik , merajuk pada penggunaan teknologi informasi dan komunikasi (TIK) oleh pemerintah untuk meningkatkan pelayanan kepada masyarakat Desa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Padang Pelasan dan lingkungan pemerintahan. </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Yang dimana melibatkan </w:t>
+        <w:t xml:space="preserve">Padang Pelasan dan lingkungan pemerintahan. Yang dimana melibatkan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>penerapaan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1376"/>
           <w:tab w:val="left" w:pos="3449"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="36" w:firstLine="707"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Aplikasi berbasis seperti </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -1684,57 +1397,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>dalam</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-37"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>e-Gove</w:t>
-[...5 lines deleted...]
-        <w:t>rment memungkinkan</w:t>
+        <w:t>e-Goverment memungkinkan</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-49"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pelaksanaan</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -2396,133 +2103,109 @@
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Government</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>diharapkan</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>da</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">pat </w:t>
+        <w:t xml:space="preserve">dapat </w:t>
       </w:r>
       <w:r>
         <w:t>meningkatkan prodiktivitas dan efisien dalam birokrasi, sehingga mendorong kerativitas dan inovasi baik dari pihak penyelenggara layananpublik maupun masyrakat. (Suharyana, 2017).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="57" w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t>Pelayanan publik ialah mengacu pada serangkaian aktivitas yang dilakukan</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> untuk memenuhi kebutuhan layanan</w:t>
+        <w:t>Pelayanan publik ialah mengacu pada serangkaian aktivitas yang dilakukan untuk memenuhi kebutuhan layanan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>sesuai dengan ketentuan hukum yang berlaku bagi setiap inidvidu dan masyarakat. Ini mecakup penyedian barang, jasa layanan administrasi yang diselenggarakan oleh pihak yang bertanggung jawab atas pelayanan publik. (Saputra</w:t>
-[...2 lines deleted...]
-        <w:t>, 2019)</w:t>
+        <w:t>sesuai dengan ketentuan hukum yang berlaku bagi setiap inidvidu dan masyarakat. Ini mecakup penyedian barang, jasa layanan administrasi yang diselenggarakan oleh pihak yang bertanggung jawab atas pelayanan publik. (Saputra, 2019)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="57" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Permasalahan masyarakat Desa Padang Pelasan terkait pengembanga sistem </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
-        <w:t>dalam pelayananan publik yang dimana permasalah utama yakni keterbatasan infrastruktur. Desa Padang Pelasan yang memiliki populasi sekitar 1244 jiwa dan terletak di</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> daerah pedesaan mengahadapi tantangan dalam hal infrastruktur. Akses internet yang sebagian plosok desa stabil dan ada juga sebagian tidak stabil internet.</w:t>
+        <w:t>dalam pelayananan publik yang dimana permasalah utama yakni keterbatasan infrastruktur. Desa Padang Pelasan yang memiliki populasi sekitar 1244 jiwa dan terletak di daerah pedesaan mengahadapi tantangan dalam hal infrastruktur. Akses internet yang sebagian plosok desa stabil dan ada juga sebagian tidak stabil internet.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Keterbatasan ini dapat menghambat penggunaan aplikasi berbasis internet seperti WhatsApp yang sanga</w:t>
-[...5 lines deleted...]
-        <w:t>berbasis WhatsApp memudahkan mereka tetapi juga memerlukan bantuan perangkat desa atau masyarakat yang lebih memahami media sosial. Permasalahan selanjutnya masyarakat Desa Padang Pelasan</w:t>
+        <w:t>Keterbatasan ini dapat menghambat penggunaan aplikasi berbasis internet seperti WhatsApp yang sangattergantung pada koneksi internet yang baik untuk berfungsi dengan optimal. Permasalah kedua banyak sebagian orang tua atau lansia yang sulit untuk bisa langsung datang ke kantor desa untuk meminta berbagai keperluan , dengan adanya pelayanan e-government berbasis WhatsApp memudahkan mereka tetapi juga memerlukan bantuan perangkat desa atau masyarakat yang lebih memahami media sosial. Permasalahan selanjutnya masyarakat Desa Padang Pelasan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>cendrung memikirkan keamanan data pribadinya. (Ratnasari et al., 202</w:t>
-[...2 lines deleted...]
-        <w:t>2)</w:t>
+        <w:t>cendrung memikirkan keamanan data pribadinya. (Ratnasari et al., 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="009766D6">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1740" w:right="1417" w:bottom="1420" w:left="1417" w:header="461" w:footer="1233" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4184" w:space="684"/>
             <w:col w:w="4208"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:ind w:firstLine="707"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Untuk mengatasi masalah-masalah tersebut pemerintahan desa berupaya dengan</w:t>
       </w:r>
@@ -2622,180 +2305,165 @@
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-government. </w:t>
       </w:r>
       <w:r>
         <w:t>(Elina &amp; Bangsawan, 2020)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="707"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pengembangan sistem </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
-        <w:t>di Desa Padang Pelasan bertujuan untuk meningkatkan kualitas layanan publik melalui penggunaan teknologi informasi khusus</w:t>
-[...2 lines deleted...]
-        <w:t>nya platfrom WhatsApp. Berdasarkan inpres No. 3 Tahun 2003 , pengembangan ini harus dilakukan pendekatan yang efektif dan efisien. Artinya setiap langkah dalam implemtasi harus direncanakan dengan baik agar dapat memberikan manfaat maksimal bagi</w:t>
+        <w:t>di Desa Padang Pelasan bertujuan untuk meningkatkan kualitas layanan publik melalui penggunaan teknologi informasi khususnya platfrom WhatsApp. Berdasarkan inpres No. 3 Tahun 2003 , pengembangan ini harus dilakukan pendekatan yang efektif dan efisien. Artinya setiap langkah dalam implemtasi harus direncanakan dengan baik agar dapat memberikan manfaat maksimal bagi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>masyarakat</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. (Risnandar, </w:t>
+        <w:t xml:space="preserve">masyarakat. (Risnandar, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>2014)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:firstLine="707"/>
       </w:pPr>
       <w:r>
         <w:t>Kemajuan dalam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>bidang teknolgi dan informasi telah memberikan solusi meningkatkan efektivitas pelayanan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">publik yang lebih berorientasi pada prinsip-prinsip </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Good Governance. </w:t>
       </w:r>
       <w:r>
-        <w:t>Persiapan sumber daya manusia , regulasi, anggaran, serta saran</w:t>
-[...2 lines deleted...]
-        <w:t>a dan prasarana merupakan elemen penting yang harus dipersiapkan dalam pelaksanaan e-government. (Nugraha, 2018)</w:t>
+        <w:t>Persiapan sumber daya manusia , regulasi, anggaran, serta sarana dan prasarana merupakan elemen penting yang harus dipersiapkan dalam pelaksanaan e-government. (Nugraha, 2018)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="707"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Salah satu tujuan penerapan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
-        <w:t>adalah agar pemerintah dapat menyediakan layanan publik yang lebih baik melalui lembaga-lembaganya. Da</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">lam konteks ini diperlukan komitmen yang kuat dari pemerintah untuk memulai dan menginisiasi perubahan baru dalam </w:t>
+        <w:t xml:space="preserve">adalah agar pemerintah dapat menyediakan layanan publik yang lebih baik melalui lembaga-lembaganya. Dalam konteks ini diperlukan komitmen yang kuat dari pemerintah untuk memulai dan menginisiasi perubahan baru dalam </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>birokrasi.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2769"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:firstLine="707"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Pengguna</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
         <w:t>diharapkan diharapkan dapat menjadi alternatif untuk reformasi birokrasi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">menuju pelayanan yang lebih efektif </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">dan efisien. Tranformasi menuju </w:t>
+        <w:t xml:space="preserve">menuju pelayanan yang lebih efektif dan efisien. Tranformasi menuju </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
         <w:t>menjadi fokus utama dalam upaya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="49"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>meningkatkan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="50"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2804,132 +2472,123 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>efektivitas,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:ind w:right="59"/>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>transparansi , dan akuntabilitas dalam penyelenggaran pemerintahan. Namun masih terdapat bebrapa tantangan yang harus dihadapi , seperti kebut</w:t>
-[...2 lines deleted...]
-        <w:t>uhan antara sumber daya terampil, infrastruktur teknologi yang memadai serta dukungan dari pemerintah dan masyarakat.</w:t>
+        <w:t>transparansi , dan akuntabilitas dalam penyelenggaran pemerintahan. Namun masih terdapat bebrapa tantangan yang harus dihadapi , seperti kebutuhan antara sumber daya terampil, infrastruktur teknologi yang memadai serta dukungan dari pemerintah dan masyarakat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3142"/>
         </w:tabs>
         <w:ind w:right="59" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Meningkatnya</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">kebutuhan </w:t>
       </w:r>
       <w:r>
-        <w:t>masyarakat akan informasi menyebabkan prosedur pelayanan yang mengunakan sistem manual menjadi tidak efisien , baik</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> dari segi waktu maupun tenaga. Hal ini sejalan dengan intruksi presiden Nomor 3 Tahun 2003 tentang</w:t>
+        <w:t>masyarakat akan informasi menyebabkan prosedur pelayanan yang mengunakan sistem manual menjadi tidak efisien , baik dari segi waktu maupun tenaga. Hal ini sejalan dengan intruksi presiden Nomor 3 Tahun 2003 tentang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kebijakan dan strategi nasional pengembangan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E –Government </w:t>
       </w:r>
       <w:r>
         <w:t>adalah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>untuk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>menciptakan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>penyelenggrana pemerintahan berbasis elektronik guna meningkatkan kualit</w:t>
-[...2 lines deleted...]
-        <w:t>as pelayanan publik secara</w:t>
+        <w:t>penyelenggrana pemerintahan berbasis elektronik guna meningkatkan kualitas pelayanan publik secara</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>efektif</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3102,121 +2761,112 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>untuk di akses. Meninggkatkan partisipasi masyarakat yang dimana mempermudah masyarakat berinteraksi dengan pemerintah desa.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="56" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pemerintah memiliki tujuan utama dalam penerapan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
-        <w:t>, yaitu meningkatkan pela</w:t>
-[...2 lines deleted...]
-        <w:t>yanan kepada masyrakat</w:t>
+        <w:t>, yaitu meningkatkan pelayanan kepada masyrakat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dengan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cara yang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>lebih</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>mudah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>, efektif , dan efisien melalui sistem online. Untuk mencapai tujuan ini pemerintah telah mempersiapkan berbagai sarana dan prasarana yang mendukung pelayanan publik secara efektif dan efisien. Diantra sa</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">rana tersebut adalah aplikasi yang dirancang untuk mempermudah akses secara online , serta infrastruktur dan jaringan komunikasi seperti pos dan telekomunikasi. Selain itu terdapat juga </w:t>
+        <w:t xml:space="preserve">, efektif , dan efisien melalui sistem online. Untuk mencapai tujuan ini pemerintah telah mempersiapkan berbagai sarana dan prasarana yang mendukung pelayanan publik secara efektif dan efisien. Diantra sarana tersebut adalah aplikasi yang dirancang untuk mempermudah akses secara online , serta infrastruktur dan jaringan komunikasi seperti pos dan telekomunikasi. Selain itu terdapat juga </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>command center</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">yang dilengkapi dengan surver berkapassitas 1000 tera, </w:t>
-[...2 lines deleted...]
-        <w:t>serta program</w:t>
+        <w:t>yang dilengkapi dengan surver berkapassitas 1000 tera, serta program</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Quick</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>wins</w:t>
@@ -3294,123 +2944,108 @@
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">daerah untuk mempercepat peningkatan kualitas pelayanan dan kehidupan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>masyarakat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="34" w:firstLine="707"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Penerapan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
-        <w:t>sangat tergantung pada sumber daya manusia (SDM) yang akan menjalankan sist</w:t>
-[...2 lines deleted...]
-        <w:t>em tersebut. Seperti diketahui, kualitas SDM di berbagai daerah di Indonesia berfariasi dengan perbedaan yang signifikan antara satu daerah dengan daerah lainnya.</w:t>
+        <w:t>sangat tergantung pada sumber daya manusia (SDM) yang akan menjalankan sistem tersebut. Seperti diketahui, kualitas SDM di berbagai daerah di Indonesia berfariasi dengan perbedaan yang signifikan antara satu daerah dengan daerah lainnya.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Namun secara umum kemampuan SDM untuk mengimplementasikan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
-        <w:t>terbatas. Hal ini di s</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ebabkan oleh adanya kolerasih postif antara e-Government dan kemampuan dalam mengunakan teknologi informasi, termasuk komputer dan internet. Keterbatasan ini menjadi terhambatanan kelamcaran implementasi </w:t>
+        <w:t xml:space="preserve">terbatas. Hal ini di sebabkan oleh adanya kolerasih postif antara e-Government dan kemampuan dalam mengunakan teknologi informasi, termasuk komputer dan internet. Keterbatasan ini menjadi terhambatanan kelamcaran implementasi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>e-Government</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">di setiap daerah, yang pada gilirannya </w:t>
-[...2 lines deleted...]
-        <w:t>terdampak negatif terhadap pelayanan publik. Misalnya pemerintah tidak dapat memberikan pelayanan secara online, seperti dalam pembayaran pajak atau penggurusan perizinan. (Putri, 2015)</w:t>
+        <w:t>di setiap daerah, yang pada gilirannya terdampak negatif terhadap pelayanan publik. Misalnya pemerintah tidak dapat memberikan pelayanan secara online, seperti dalam pembayaran pajak atau penggurusan perizinan. (Putri, 2015)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="36" w:firstLine="707"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Kendala dalam sumber daya manusia ini juga berdampak </w:t>
-[...2 lines deleted...]
-        <w:t>pada pemberdayaan masyarakat. Masyarakat cenderung hanya fokus kepada pelaksanaan pekerjaan tanpa</w:t>
+        <w:t>Kendala dalam sumber daya manusia ini juga berdampak pada pemberdayaan masyarakat. Masyarakat cenderung hanya fokus kepada pelaksanaan pekerjaan tanpa</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1676"/>
           <w:tab w:val="left" w:pos="3730"/>
         </w:tabs>
         <w:ind w:right="38" w:firstLine="707"/>
       </w:pPr>
       <w:r>
-        <w:t>berusaha meningkatkan kreativitas dan inovasi yang dapat memperbaiki taraf hidup mereka, hal ini disebabkan oleh kurangnya informasi yang diberikan kepada pem</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">erintah. Selain itu kelemahan SDM di tingkat pemerintah daerah dalam </w:t>
+        <w:t xml:space="preserve">berusaha meningkatkan kreativitas dan inovasi yang dapat memperbaiki taraf hidup mereka, hal ini disebabkan oleh kurangnya informasi yang diberikan kepada pemerintah. Selain itu kelemahan SDM di tingkat pemerintah daerah dalam </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>penerapan</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>e-Government</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">juga </w:t>
       </w:r>
@@ -3433,113 +3068,104 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="329"/>
         </w:tabs>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="329" w:hanging="306"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">METODE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>KEGIATAN</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="719"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pelaksanaan bidang keilmuan </w:t>
-[...2 lines deleted...]
-        <w:t>ini dilaksanakan di Kantor Desa Padang Pelasan ,Kabupaten Seluma Provinsi Bengkulu dimana lokasi tepat lokasi Kuliah Kerja Nyata (KKN) Universitas Muhammadiyah Bengkulu. Penelitian ini menerapkan</w:t>
+        <w:t>Pelaksanaan bidang keilmuan ini dilaksanakan di Kantor Desa Padang Pelasan ,Kabupaten Seluma Provinsi Bengkulu dimana lokasi tepat lokasi Kuliah Kerja Nyata (KKN) Universitas Muhammadiyah Bengkulu. Penelitian ini menerapkan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="50"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>metode</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="50"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>deskriptif</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="51"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>dengan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:ind w:right="20"/>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">pendekatan kualitatif. Menurut </w:t>
-[...2 lines deleted...]
-        <w:t>Nawawi (2005), penelitian deskriptif dapat dipahami sebagai suatu prosedur untuk penyelesaian masalah dengan cara mengambarkan kondisi subjek dan objek penelitian seperti individu , lembaga , masyarakat dan lainnya, berdasarkan</w:t>
+        <w:t>pendekatan kualitatif. Menurut Nawawi (2005), penelitian deskriptif dapat dipahami sebagai suatu prosedur untuk penyelesaian masalah dengan cara mengambarkan kondisi subjek dan objek penelitian seperti individu , lembaga , masyarakat dan lainnya, berdasarkan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>fakta-fakta yang terlibat at</w:t>
-[...2 lines deleted...]
-        <w:t>au sesuai</w:t>
+        <w:t>fakta-fakta yang terlibat atau sesuai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dengan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kenyataan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3576,54 +3202,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sekitar.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Teknik</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>mengumpulkan data dengan cara wawancara kepada masyarakat dan pe</w:t>
-[...2 lines deleted...]
-        <w:t>rangkat desa.</w:t>
+        <w:t>mengumpulkan data dengan cara wawancara kepada masyarakat dan perangkat desa.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="19" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Kegiatan ini dilakukan dimulai pada tanggal 2 Agustus -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>9 agustus dilakukan sebanyak 6 kali durasi 120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3660,54 +3283,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>melalui</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Pelayanan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>langsu</w:t>
-[...2 lines deleted...]
-        <w:t>ng</w:t>
+        <w:t>langsung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>di kantor desa Padang Pelasan. yang dilakukan dengan cara :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="306"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="306" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3983,57 +3603,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">DAN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>PEMBAHASAN</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="20" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tujuan dari Pengabdian ini ialah meningkatkan pemahaman aparatur desa dalam pelayanan yang modern,kegiatan yang dilakukan pengembangan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>sistem e-Governme</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">nt </w:t>
+        <w:t xml:space="preserve">sistem e-Government </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dalam peningkatan layanan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>publik.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="21" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t>Sebagai salah satu program Kuliah Kerja Nyata (KKN) Mahasiswa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4083,58 +3697,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pertama</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>adala</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">h </w:t>
+        <w:t xml:space="preserve">adalah </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>memperkenalkan program kepada kepala</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>desa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -4200,95 +3807,77 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>keilmuan kepada perangkat desa untuk meminta izin pelaksanaan program serta mengajak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...5 lines deleted...]
-        <w:t>ereka</w:t>
+        <w:t>mereka</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>berpartisipasi.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Tujuan dari tahap ini adalah untuk memberikan pemahaman yang mendalam tentang konsep e-government dan integrasi teknologi dalam pelayanan publik. Dalam tahap ini, penting untuk menjelaskan berbagai aspek teknis dan non-teknis dari pro</w:t>
-[...11 lines deleted...]
-        <w:t>ukkan bahwa program telah</w:t>
+        <w:t>Tujuan dari tahap ini adalah untuk memberikan pemahaman yang mendalam tentang konsep e-government dan integrasi teknologi dalam pelayanan publik. Dalam tahap ini, penting untuk menjelaskan berbagai aspek teknis dan non-teknis dari program agar perangkat desa merasa lebih percaya diri untuk terlibat. Setelah pemahaman yang memadai diberikan, langkah berikutnya adalah meminta izin dari kepala desa dan perangkatnya untuk melaksanakan program tersebut. Izin ini sangat krusial karena menunjukkan bahwa program telah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mendapatkan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -4314,120 +3903,102 @@
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="306"/>
         </w:tabs>
         <w:ind w:left="306" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kedua dengan cara Kaloborasi dengan stacholder yang bisa diajak </w:t>
-[...11 lines deleted...]
-        <w:t>ak yang berkepentingan yang</w:t>
+        <w:t>Kedua dengan cara Kaloborasi dengan stacholder yang bisa diajak kaloborasi dengan program KKN Mahasiswa Universitas Muhammadiyah Bengkulu. Tahapani bertanya kepada pakar atau stacholder mengenai prograini apakah bisa membantu dalam program ini dan membantu untuk bimbingan , pikiran dan waktu. Mengidentifikasi pihak-pihak yang berkepentingan yang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">relevan untuk program Kuliah Kerja Nyata (KKN) mahasiswa Universitas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Muhammadiyah.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="306"/>
         </w:tabs>
         <w:ind w:left="306" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Ketiga dengan cara Inisiatif untuk mengembangkan solusi yang menggunakan WhatsApp bertujuan untuk memperbaiki komunikasi dan meningkatkan partis</w:t>
-[...5 lines deleted...]
-        <w:t>ipasi masyarakat di Desa Padang Pelasan dengan perangkat desa.</w:t>
+        <w:t>Ketiga dengan cara Inisiatif untuk mengembangkan solusi yang menggunakan WhatsApp bertujuan untuk memperbaiki komunikasi dan meningkatkan partisipasi masyarakat di Desa Padang Pelasan dengan perangkat desa.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Dengan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -4461,187 +4032,151 @@
         <w:t>yang sudah dikenal secara luas seperti WhatsApp, diharapkan informasi dapat disampaikan dengan cara yang lebih efektif dan efisien.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="307"/>
           <w:tab w:val="left" w:pos="3087"/>
         </w:tabs>
         <w:spacing w:before="276"/>
         <w:ind w:left="307" w:right="18" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Tahap keempat Sosialisai kepada masyarakat; Keempat dengan cara Dalam perkembangan era digital yang pesat, penerapan e-government menjadi krusial untuk meningkatkan efisiensi dan efektivitas dalam pelayanan publik. E-government merujuk pada pemanfaatan tek</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">dalam e-government juga memungkinkan pemerintah untuk memberikan pelayanan yang lebih cepat dan </w:t>
+        <w:t xml:space="preserve">Tahap keempat Sosialisai kepada masyarakat; Keempat dengan cara Dalam perkembangan era digital yang pesat, penerapan e-government menjadi krusial untuk meningkatkan efisiensi dan efektivitas dalam pelayanan publik. E-government merujuk pada pemanfaatan teknologi informasi dan komunikasi (TIK) oleh pemerintah untuk menyediakan layanan kepada masyarakat. Dengan adanya inovasi ini, masyarakat dapat menikmati berbagai kemudahan dalam mengakses layanan pemerintah yang sebelumnya mungkin dirasakan rumit. Inovasi dalam e-government juga memungkinkan pemerintah untuk memberikan pelayanan yang lebih cepat dan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>responsif.Sistem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">otomatisasi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>mempercepat pengolahan data dan pengambilan keputusan, sehingga masyarakat tidak perlu menunggu lama untuk mendapatkan layanan yang</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> diperlukan. Selain itu, umpan balik dari masyarakat dapat dikumpulkan dengan lebih mudah melalui platform digital, memungkinkan pemerintah untuk terus melakukan perbaikan berdasarkan masukan tersebut. </w:t>
+        <w:t xml:space="preserve">mempercepat pengolahan data dan pengambilan keputusan, sehingga masyarakat tidak perlu menunggu lama untuk mendapatkan layanan yang diperlukan. Selain itu, umpan balik dari masyarakat dapat dikumpulkan dengan lebih mudah melalui platform digital, memungkinkan pemerintah untuk terus melakukan perbaikan berdasarkan masukan tersebut. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">E-government </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>adalah penggunaan teknologi informasi dan</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> komunikasi (TIK) oleh pemerintah untuk menyediakan layanan kepada masyarakat. Dengan adanya inovasi ini, masyarakat dapat merasakan kemudahan dalam mengakses layanan pemerintah yang sebelumnya mungkin dianggap rumit. Inovasi dalam </w:t>
+        <w:t xml:space="preserve">adalah penggunaan teknologi informasi dan komunikasi (TIK) oleh pemerintah untuk menyediakan layanan kepada masyarakat. Dengan adanya inovasi ini, masyarakat dapat merasakan kemudahan dalam mengakses layanan pemerintah yang sebelumnya mungkin dianggap rumit. Inovasi dalam </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e-government </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>juga memung</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">kinkan pemerintah untuk memberikan </w:t>
+        <w:t xml:space="preserve">juga memungkinkan pemerintah untuk memberikan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>pelayanan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="009766D6">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1740" w:right="1417" w:bottom="1420" w:left="1417" w:header="461" w:footer="1233" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4183" w:space="685"/>
             <w:col w:w="4208"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="306"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:left="306" w:right="36" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Tahapan ke lima pelayanan langsung; Pelayanan publik ini melakukan langsung untuk memberiksn bantuan sandang pangan kepada masyarakat yang membutuhkan, yang dimana sebelum melakukan</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> pelayanan pemerintahan desa sudah menghubungi masyarakat melalui WhatsApp untuk mengambil bantuan Beras.</w:t>
+        <w:t>Tahapan ke lima pelayanan langsung; Pelayanan publik ini melakukan langsung untuk memberiksn bantuan sandang pangan kepada masyarakat yang membutuhkan, yang dimana sebelum melakukan pelayanan pemerintahan desa sudah menghubungi masyarakat melalui WhatsApp untuk mengambil bantuan Beras.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="306"/>
         </w:tabs>
         <w:ind w:left="306" w:right="40" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4679,57 +4214,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Padang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Pelasan; Tahap ini evaluasi apakah penerapan pelayanan ini lebih memberikan kemudaha</w:t>
-[...5 lines deleted...]
-        <w:t>n bagi pemerintahan desa</w:t>
+        <w:t>Pelasan; Tahap ini evaluasi apakah penerapan pelayanan ini lebih memberikan kemudahan bagi pemerintahan desa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dan masyarakat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="30"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -4884,54 +4413,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kerjasama</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>menjalankan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>program kedepanya. Kami memulai dengan memberikan penjelasan tentang program ini secara detail kepada perangkat desa. Hal ini bertujuan agar mereka benar</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">-benar memahami apa itu program </w:t>
+        <w:t xml:space="preserve">program kedepanya. Kami memulai dengan memberikan penjelasan tentang program ini secara detail kepada perangkat desa. Hal ini bertujuan agar mereka benar-benar memahami apa itu program </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Givernment </w:t>
       </w:r>
       <w:r>
         <w:t>dan bagaimana program ini bisa bermanfaat bagi desa. Proses ini dimulai dengan mengenalkan program keilmuan kepada perangkat desa untuk meminta izin pelaksaanan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>program</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5048,54 +4574,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>waktu</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>itu</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">kami </w:t>
       </w:r>
       <w:r>
-        <w:t>semaksimalmunhkin munyuk menjelaskan baik dari segi teknis maupun non teknis. Yang dimana harap</w:t>
-[...2 lines deleted...]
-        <w:t>an kami dengan oemahaman yang baik , perangkat desa akan merasa lebih percaya diri dan</w:t>
+        <w:t>semaksimalmunhkin munyuk menjelaskan baik dari segi teknis maupun non teknis. Yang dimana harapan kami dengan oemahaman yang baik , perangkat desa akan merasa lebih percaya diri dan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">antusias untyuk terlibatkan dalam program </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>ini.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="30"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -5236,54 +4759,51 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="18" w:firstLine="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Diskusi yang berkangsung 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>me</w:t>
-[...2 lines deleted...]
-        <w:t>nit pada hari rabu lalu bertujuan untuk menjalin kerja sama yang erat dengan para pemangku</w:t>
+        <w:t>menit pada hari rabu lalu bertujuan untuk menjalin kerja sama yang erat dengan para pemangku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="54"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:t>kepentingan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="54"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
@@ -5335,81 +4855,72 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">ini </w:t>
       </w:r>
       <w:r>
         <w:t>mempertimbangkan pemahaman dan keahlian para pemangku kepentingan , sehingga keberhasilan program ini dimasa depan. Pertemuan ini memiliki tujuan utamana untuk membangun hubungan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>yang solid antara tim kami dan para pemangku kepentingan. Dengan melibatkan m</w:t>
-[...2 lines deleted...]
-        <w:t>ereka dalam proses perencanaan dan pelaksanakaan , kami berharap dapat menicipatakan sinergi yang positif</w:t>
+        <w:t>yang solid antara tim kami dan para pemangku kepentingan. Dengan melibatkan mereka dalam proses perencanaan dan pelaksanakaan , kami berharap dapat menicipatakan sinergi yang positif</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>hal ini penting karena keberhasilan suatu program sering kali tergantung pada dukungan dan partisipasi aktif dari berbagai pihak yang memiliki</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>kepenti</w:t>
-[...5 lines deleted...]
-        <w:t>ngan.</w:t>
+        <w:t>kepentingan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="23" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Dalam pertemuan ini kami secara khusus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="65"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>meminta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="65"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5437,102 +4948,96 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>dukungan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="009766D6">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1740" w:right="1417" w:bottom="1420" w:left="1417" w:header="461" w:footer="1233" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4183" w:space="684"/>
             <w:col w:w="4209"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>dari para-para pakar atau pemangku kepentingan mengenai potensi konribusi mereka dalam program ino. Yang dimana kami ingin mengetahui apkaah mereka berse</w:t>
-[...2 lines deleted...]
-        <w:t>dia</w:t>
+        <w:t>dari para-para pakar atau pemangku kepentingan mengenai potensi konribusi mereka dalam program ino. Yang dimana kami ingin mengetahui apkaah mereka bersedia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>memberikan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>bimbingan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>berbagai pemikiran dan mempertimbangkan waktu untuk membantu kami engan cara ini , kami Dapat mengidentifikasisumber daya dan keahlian yang tersedia serta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>bagaimana hal ini tersebut dapat dimanfaatkan untuk mencapai tujuan bersam</w:t>
-[...2 lines deleted...]
-        <w:t>a. Selain itu kami juga berdiskusi mengenai pihak-pihak yang perlu dilibatkan dalam pelaksanaan program ibi. Identifikasi pemangku kepentingan tambahan</w:t>
+        <w:t>bagaimana hal ini tersebut dapat dimanfaatkan untuk mencapai tujuan bersama. Selain itu kami juga berdiskusi mengenai pihak-pihak yang perlu dilibatkan dalam pelaksanaan program ibi. Identifikasi pemangku kepentingan tambahan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sangat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>penting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5647,147 +5152,135 @@
         <w:rPr>
           <w:b/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Sosialsai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Pelayanan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Berb</w:t>
-[...2 lines deleted...]
-        <w:t>asis</w:t>
+        <w:t>Berbasis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E-Goverment </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dengan Ibu-Ibu Desa Padang </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Pelasan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:firstLine="719"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dalam era digital saat </w:t>
-[...5 lines deleted...]
-        <w:t>an dibentuknya grup khusus di aplikasi WhatsApp, informasi penting dapat disampaikan secara</w:t>
+        <w:t>Dalam era digital saat ini, penggunaan media sosial sebagai alat komunikasi dan informasi sangat penting, terutama dalam konteks pelayanan publik. Desa Padang Pelasan dapat memanfaatkan platform media sosial untuk meningkatkan interaksi antara masyarakat dan perangkat desa. Dengan dibentuknya grup khusus di aplikasi WhatsApp, informasi penting dapat disampaikan secara</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>langsung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kepada </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>warga.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="719"/>
       </w:pPr>
       <w:r>
         <w:t>Pembentukan Grup Warga</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Langkah pertama adalah membentuk grup WhatsApp yang terdiri dari warga Desa Padang Pelasan dan perangkat desa. Grup in</w:t>
-[...2 lines deleted...]
-        <w:t>i akan berfungsi sebagai saluran komunikasi</w:t>
+        <w:t>Langkah pertama adalah membentuk grup WhatsApp yang terdiri dari warga Desa Padang Pelasan dan perangkat desa. Grup ini akan berfungsi sebagai saluran komunikasi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="55"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>utama</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="55"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>untuk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="56"/>
           <w:w w:val="150"/>
@@ -5826,103 +5319,85 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>mendapatkan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">jawaban </w:t>
-[...2 lines deleted...]
-        <w:t>dari perangkat desa.Penyampaian Informasi Informasi yang disampaikan dalam grup haruslah jelas dan terstruktur. Perangkat desa perlu mengatur jadwal</w:t>
+        <w:t>jawaban dari perangkat desa.Penyampaian Informasi Informasi yang disampaikan dalam grup haruslah jelas dan terstruktur. Perangkat desa perlu mengatur jadwal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>rutin untuk memberikan update mengenai berbagai program pelayanan berbasis e-Government. Misalnya, pada har</w:t>
-[...2 lines deleted...]
-        <w:t>i Kamis siang selama 120 menit atau 2 jam, perangkat desa dapat mengadakan sesi tanya jawab atau diskusi mengenai fitur-fitur layanan yang tersedia.</w:t>
+        <w:t>rutin untuk memberikan update mengenai berbagai program pelayanan berbasis e-Government. Misalnya, pada hari Kamis siang selama 120 menit atau 2 jam, perangkat desa dapat mengadakan sesi tanya jawab atau diskusi mengenai fitur-fitur layanan yang tersedia.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="21" w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Pelayanan Melalui WhatsApp Selain itu, masyarakat juga dapat menghubungi Sekretaris Desa melalui WhatsApp p</w:t>
-[...14 lines deleted...]
-        <w:t>ikan.</w:t>
+        <w:t xml:space="preserve">Pelayanan Melalui WhatsApp Selain itu, masyarakat juga dapat menghubungi Sekretaris Desa melalui WhatsApp pribadi untuk pertanyaan lebih lanjut atau masalah yang tidak dapat diselesaikan dalam grup. Ini memberikan akses langsung kepada warga untuk mendapatkan bantuan ketika mereka mengalami kesulitan dalam menggunakan aplikasi atau memahami informasi yang </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>diberikan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="19" w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Sistem Penggunaan Poling Untuk memastikan bahwa semua warga memahami informasi yang disampaikan, perangkat desa dapat menggunakan sistem polling di grup tersebut. Polling ini bertujuan untuk mengetahui seberapa banyak warga yang telah memahami fitur-</w:t>
-[...2 lines deleted...]
-        <w:t>fitur baru atau program-program yang diperkenalkan. Jika ada warga yang belum memahami penggunaan aplikasi WhatsApp,</w:t>
+        <w:t>Sistem Penggunaan Poling Untuk memastikan bahwa semua warga memahami informasi yang disampaikan, perangkat desa dapat menggunakan sistem polling di grup tersebut. Polling ini bertujuan untuk mengetahui seberapa banyak warga yang telah memahami fitur-fitur baru atau program-program yang diperkenalkan. Jika ada warga yang belum memahami penggunaan aplikasi WhatsApp,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>perangkat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>desa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5948,54 +5423,51 @@
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">E-Government </w:t>
       </w:r>
       <w:r>
         <w:t>dan Edukasi Masyarakat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Program</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>pela</w:t>
-[...2 lines deleted...]
-        <w:t>yanan</w:t>
+        <w:t>pelayanan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>berbasis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>e-Government merupakan langkah maju dalam meningkatkan efisiensi administrasi publik. Namun, keberhasilan program ini sangat bergantung pada pemahaman masyarakat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="78"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6025,54 +5497,51 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>tersebut.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="009766D6">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1740" w:right="1417" w:bottom="1420" w:left="1417" w:header="461" w:footer="1233" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4181" w:space="687"/>
             <w:col w:w="4208"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Oleh karena itu, eduk</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">asi menjadi kunci utama. Dalam setiap sesi pertemuan di grup WhatsApp, perangkat desa harus menyediakan materi edukatif tentang cara menggunakan layanan </w:t>
+        <w:t xml:space="preserve">Oleh karena itu, edukasi menjadi kunci utama. Dalam setiap sesi pertemuan di grup WhatsApp, perangkat desa harus menyediakan materi edukatif tentang cara menggunakan layanan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
         <w:t>serta manfaatnya bagi masyarakat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="30"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
@@ -6203,107 +5672,101 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pesatnya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>perkembangan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>teknologi informasi dan komunikasi, masyarakat diharapkan dapat</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> beradaptasi dengan perubahan zaman yang semakin modern. Salah satu inovasi yang muncul adalah program pelayanan publik berbasis media sosial, yang bertujuan untuk mempermudah interaksi antara pemerintah desa dan masyarakat.</w:t>
+        <w:t>teknologi informasi dan komunikasi, masyarakat diharapkan dapat beradaptasi dengan perubahan zaman yang semakin modern. Salah satu inovasi yang muncul adalah program pelayanan publik berbasis media sosial, yang bertujuan untuk mempermudah interaksi antara pemerintah desa dan masyarakat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t>Sosialisasi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kepada </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Masyarakat</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="719"/>
       </w:pPr>
       <w:r>
         <w:t>Sosialisasi merupakan langkah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>awal yang krusial dalam memperkenalkan program ini kepada masyarakat. Pada hari Senin, selama 120 menit, Kepala Desa, Perangkat Desa, Badan Permusyawaratan Desa (BPD), dan masyarakat Desa Padang Pelasan akan berkumpul untuk me</w:t>
-[...2 lines deleted...]
-        <w:t>mbahas program pelayanan berbasis e-Government. Dalam forum ini, semua pihak akan diberikan kesempatan untuk memahami manfaat dari sistem baru ini serta bagaimana cara kerja.</w:t>
+        <w:t>awal yang krusial dalam memperkenalkan program ini kepada masyarakat. Pada hari Senin, selama 120 menit, Kepala Desa, Perangkat Desa, Badan Permusyawaratan Desa (BPD), dan masyarakat Desa Padang Pelasan akan berkumpul untuk membahas program pelayanan berbasis e-Government. Dalam forum ini, semua pihak akan diberikan kesempatan untuk memahami manfaat dari sistem baru ini serta bagaimana cara kerja.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:ind w:left="23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -6358,54 +5821,51 @@
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="22" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Program</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
-        <w:t>menawarkan berbagai kemudahan</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> bagi masyarakat dan perangkat desa. Sebelumnya, proses pelayanan publik seringkali berbelit-belit dan memakan waktu lama. Dengan adanya inovasi ini, masyarakat dapat mengakses layanan publik</w:t>
+        <w:t>menawarkan berbagai kemudahan bagi masyarakat dan perangkat desa. Sebelumnya, proses pelayanan publik seringkali berbelit-belit dan memakan waktu lama. Dengan adanya inovasi ini, masyarakat dapat mengakses layanan publik</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kapan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>saja</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6415,54 +5875,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>di mana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>saja</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>melalui platform media sosial. Hal i</w:t>
-[...2 lines deleted...]
-        <w:t>ni tidak hanya meningkatkan efisiensi tetapi juga transparansi dalam pemerintahan.</w:t>
+        <w:t>melalui platform media sosial. Hal ini tidak hanya meningkatkan efisiensi tetapi juga transparansi dalam pemerintahan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t>Persetujuan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -6495,54 +5952,51 @@
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="21" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Pada tahapan sosialisasi ini,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>seluruh perangkat desa, BPD, dan masyarakat sepakat dengan adanya alternatif baru yang ditawarkan oleh program e-Government. Kesepakatan ini menunjukkan bahwa semua pihak menyadari pentingnya kolaborasi dalam menciptakan sistem pelayanan yang lebih baik.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>D</w:t>
-[...2 lines deleted...]
-        <w:t>engan</w:t>
+        <w:t>Dengan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dukungan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>penuh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6700,54 +6154,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Pelasan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="21"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="22" w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Pelayanan publik ini bertujuan untuk memberikan bantuan </w:t>
-[...2 lines deleted...]
-        <w:t>sandang dan pangan kepada masyarakat yang membutuhkan, khususnya dalam hal pengambilan bantuan beras. Kegiatan ini dilaksanakan pada hari Selasa selama dua jam, melibatkan sekretaris desa dan masyarakat</w:t>
+        <w:t>Pelayanan publik ini bertujuan untuk memberikan bantuan sandang dan pangan kepada masyarakat yang membutuhkan, khususnya dalam hal pengambilan bantuan beras. Kegiatan ini dilaksanakan pada hari Selasa selama dua jam, melibatkan sekretaris desa dan masyarakat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="53"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>setempat.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="57"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dalam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="54"/>
           <w:w w:val="150"/>
@@ -6804,129 +6255,120 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Implementasi Pelayanan Berbasis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Media Sosial</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="719"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dalam upaya </w:t>
-[...2 lines deleted...]
-        <w:t>meningkatkan efisiensi dan aksesibilitas pelayanan, program ini telah menerapkan sistem pelayanan berbasis media sosial. Masyarakat</w:t>
+        <w:t>Dalam upaya meningkatkan efisiensi dan aksesibilitas pelayanan, program ini telah menerapkan sistem pelayanan berbasis media sosial. Masyarakat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dapat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>menghubungi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pihak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>desa melalui aplikasi seperti WhatsApp dan Facebook untuk mendapatkan informasi mengenai bantuan yang tersedia. Selain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>itu, mereka juga dapat mengirimkan persyaratan yang diperlukan melalui platform tersebut, sehingga memudahkan proses pendaftaran dan peng</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ambilan </w:t>
+        <w:t xml:space="preserve">itu, mereka juga dapat mengirimkan persyaratan yang diperlukan melalui platform tersebut, sehingga memudahkan proses pendaftaran dan pengambilan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>bantuan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="719"/>
       </w:pPr>
       <w:r>
         <w:t>Sosialisasi mengenai prosedur ini dilakukan sebelumnya agar masyarakat memahami cara mengakses layanan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>dengan baik. Dengan adanya pendekatan ini, interaksi antara aparat desa dan masyarakat di Desa Padang Pelasan menjadi lebih mudah dan ce</w:t>
-[...2 lines deleted...]
-        <w:t>pat. Program ini tidak hanya menunjukkan kemudahan dalam pelayanan tetapi juga meningkatkan partisipasi masyarakat dalam proses pengambilan bantuan.</w:t>
+        <w:t>dengan baik. Dengan adanya pendekatan ini, interaksi antara aparat desa dan masyarakat di Desa Padang Pelasan menjadi lebih mudah dan cepat. Program ini tidak hanya menunjukkan kemudahan dalam pelayanan tetapi juga meningkatkan partisipasi masyarakat dalam proses pengambilan bantuan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="26"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1153794</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
@@ -7023,54 +6465,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>desa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dan perangkat desa menganai program </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e-Government </w:t>
       </w:r>
       <w:r>
-        <w:t>Desa Padang Pelasa</w:t>
-[...2 lines deleted...]
-        <w:t>n.</w:t>
+        <w:t>Desa Padang Pelasan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="719"/>
       </w:pPr>
       <w:r>
         <w:t>Selanjutnya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
@@ -7102,57 +6541,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="67"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>menghadapi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:ind w:right="18"/>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">permasalahan. Dan program ini sangat membantu bagi Perangkat </w:t>
-[...5 lines deleted...]
-        <w:t>ektifitas sistem dan memberikan saran perbaikan</w:t>
+        <w:t>permasalahan. Dan program ini sangat membantu bagi Perangkat desa Padang Pelasan dalam pelayanan. di hari rabu selama 120 menit. Evaluasi ini membaha sejauh mana program ini dan kendala-kendala dalam melaksanakan program. Setelah sistem diImplementasikan mahasiswa KKN dapat dapat melakukan penilaian untuk menilai evektifitas sistem dan memberikan saran perbaikan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="20" w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t>Mahasiswa KKN (Kuliah Kerja Nyata) memainkan peran penting dalam pengembangan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sistem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7170,57 +6603,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="307"/>
           <w:tab w:val="left" w:pos="2003"/>
           <w:tab w:val="left" w:pos="2982"/>
           <w:tab w:val="left" w:pos="3435"/>
         </w:tabs>
         <w:ind w:right="22"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Mahasis</w:t>
-[...5 lines deleted...]
-        <w:t>wa</w:t>
+        <w:t>Mahasiswa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>yang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -7339,57 +6766,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Perancangan sistem : mahasiswa KKN dapat terlibat dalam pengembangan sistem e-Government.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="307"/>
         </w:tabs>
         <w:ind w:right="21"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Impl</w:t>
-[...5 lines deleted...]
-        <w:t>ementasi sistem : Mahasiswa KKN dapat berperan dalam proses penerapan sistem dengan memberikan pelatihan pelayanan berbasis web atau situs.</w:t>
+        <w:t>Implementasi sistem : Mahasiswa KKN dapat berperan dalam proses penerapan sistem dengan memberikan pelatihan pelayanan berbasis web atau situs.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="306"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="306" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Evaluasi</w:t>
       </w:r>
@@ -7412,54 +6833,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>perbaikan</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="19" w:firstLine="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Setelah sistem diImplementasikan mahasiswa KKN dapat dapat melakukan penilaian untuk menilai evektifitas sistem dan memberikan saran perbaikan. Dampak yang dirasakan masyarakat Penerapan sistem e-Government yang berbasis WhatsApp dapat memberikan sejumlah </w:t>
-[...2 lines deleted...]
-        <w:t>manfaat positif bagi masyarakat diantaranya :</w:t>
+        <w:t>Setelah sistem diImplementasikan mahasiswa KKN dapat dapat melakukan penilaian untuk menilai evektifitas sistem dan memberikan saran perbaikan. Dampak yang dirasakan masyarakat Penerapan sistem e-Government yang berbasis WhatsApp dapat memberikan sejumlah manfaat positif bagi masyarakat diantaranya :</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="009766D6">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1740" w:right="1417" w:bottom="1420" w:left="1417" w:header="461" w:footer="1233" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="4183" w:space="685"/>
             <w:col w:w="4208"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="306"/>
         </w:tabs>
@@ -7556,114 +6974,102 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>harus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">datang ke </w:t>
-[...5 lines deleted...]
-        <w:t>kantor Desa.</w:t>
+        <w:t>datang ke kantor Desa.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="306"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Peningkatan efisiensi : proses pelaynan menjadi lebih cepat dan lebih efektif berkat penerapan otomatis dan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>digitalisasi.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="306"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Transparansi : informasi mengenai layanan publik dapat di akses secara luas, yang pada partisipasinya meningkatkan transp</w:t>
-[...5 lines deleted...]
-        <w:t>aransi serta akuntabilitas pemerintahan.</w:t>
+        <w:t>Transparansi : informasi mengenai layanan publik dapat di akses secara luas, yang pada partisipasinya meningkatkan transparansi serta akuntabilitas pemerintahan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="306"/>
         </w:tabs>
         <w:ind w:right="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Partisipasi masyarakat : masyarakat dapat memberikan tangapan dan saran secara langsung terhadap pemerintahan</w:t>
       </w:r>
     </w:p>
@@ -7805,54 +7211,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Kesimpulam</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">pengembangan </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sistem </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">e Government </w:t>
       </w:r>
       <w:r>
-        <w:t>yang memanfaatkan WhatsApp memiliki potensi signifikan untuk meningkatkan kualitas dan efisi</w:t>
-[...2 lines deleted...]
-        <w:t>ensi pelayanan</w:t>
+        <w:t>yang memanfaatkan WhatsApp memiliki potensi signifikan untuk meningkatkan kualitas dan efisiensi pelayanan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>yang</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dimana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8110,57 +7513,51 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="296"/>
         </w:tabs>
         <w:spacing w:before="10"/>
         <w:ind w:right="35" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Penggunaan yang mudah, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Antar muka </w:t>
-[...5 lines deleted...]
-        <w:t>pengguna WhatsApp yang inutif membuatnya</w:t>
+        <w:t>Antar muka pengguna WhatsApp yang inutif membuatnya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="54"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mudah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="56"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -8260,57 +7657,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>untuk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">layanan publik tidak memerlukan investasi </w:t>
-[...5 lines deleted...]
-        <w:t>infrastruktur yang besar , sehingga mengurangi beban tarif.</w:t>
+        <w:t>layanan publik tidak memerlukan investasi infrastruktur yang besar , sehingga mengurangi beban tarif.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:ind w:right="57" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t>Peran mahasiswa dalam kegiatan Kuliah Kerja Nyata (KKN) untuk pengembangan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sistem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8321,54 +7712,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>yang mengunakan platfrom WhatsApp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sangatlah penting. dengan melibatkan mahasiswa sistem yang akan diciptakan akan lebih sesuai dengan kebutuhan masyarakat dan memiiki potensi untuk memberikan dampak positif yang luas. Dengan proses analisis pengembangan sistem ini,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>berbagai aspek seperti t</w:t>
-[...2 lines deleted...]
-        <w:t>eknologi , sumber daya manusia dan kaloborasi yang harus di perhatikan.</w:t>
+        <w:t>berbagai aspek seperti teknologi , sumber daya manusia dan kaloborasi yang harus di perhatikan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:ind w:right="57" w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t>Saran kami</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Meskipun memiliki potensi yang besar pengembangan sistem e-Governmet berbasis WhatsApp harus dilakukan dengan pertimbangan dengan cermat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8379,105 +7767,93 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>standarisasi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>prosedur yang</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> dimana perlunya adanya standar prosedur yang jelas dalam penggunaan WhatsApp untuk layanan publik,</w:t>
+        <w:t>prosedur yang dimana perlunya adanya standar prosedur yang jelas dalam penggunaan WhatsApp untuk layanan publik,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>pengamanan data yang dimana keamanan data sangatlah penting harusnya diterapkan sistem keamanan yang kuat untunk melindugi informasi masyarakat , selanjutny</w:t>
-[...2 lines deleted...]
-        <w:t>a</w:t>
+        <w:t>pengamanan data yang dimana keamanan data sangatlah penting harusnya diterapkan sistem keamanan yang kuat untunk melindugi informasi masyarakat , selanjutnya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>petugas pelatihan petugas pemerintah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>perlu menfdapatkan pelatihan yang memadai agar mampu memberikan layanan berkualitas melalui WhatsApp , dan trakhir pentingnya melakukan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">evaluasi secara berkala serta melakukan perbaikan dan pengembangan secara </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>berkala</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>berkala.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>UCAPAN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9041,54 +8417,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>baik secara</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>finansial,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>tekn</w:t>
-[...2 lines deleted...]
-        <w:t>is,</w:t>
+        <w:t>teknis,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>maupun</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sumber </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>daya</w:t>
       </w:r>
@@ -9579,54 +8952,51 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-38"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dukungan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Sela</w:t>
-[...2 lines deleted...]
-        <w:t>njutnya kepada</w:t>
+        <w:t>Selanjutnya kepada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bapak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dr.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10016,54 +9386,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kita</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>tidak</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>ak</w:t>
-[...2 lines deleted...]
-        <w:t>an</w:t>
+        <w:t>akan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> berjalan.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="009766D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>DAFTAR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10300,54 +9667,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-10"/>
             <w:sz w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2205"/>
           <w:tab w:val="left" w:pos="3642"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="503" w:right="19" w:hanging="481"/>
       </w:pPr>
       <w:r>
-        <w:t>Elina, M., &amp; Bangsawan, R. (2020). Analisis Penerapan E-Government Dan Dampaknya Pada Kinerja Dan Pela</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">yanan Publik Di Kantor Imigrasi Kelas I Bandar Lampung. </w:t>
+        <w:t xml:space="preserve">Elina, M., &amp; Bangsawan, R. (2020). Analisis Penerapan E-Government Dan Dampaknya Pada Kinerja Dan Pelayanan Publik Di Kantor Imigrasi Kelas I Bandar Lampung. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Jurnal Manajemen Mandiri Saburai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>(JMMS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
@@ -10358,75 +9722,75 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>(01),</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>9–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>18.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
+    <w:p w:rsidR="009766D6" w:rsidRDefault="00A255A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="503" w:right="19"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId19">
-        <w:r>
+        <w:r w:rsidR="00774821">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://doi.org/10.24967/jmms.v1i03.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00774821">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
-        <w:r>
+        <w:r w:rsidR="00774821">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>515</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1494"/>
           <w:tab w:val="left" w:pos="2257"/>
           <w:tab w:val="left" w:pos="3195"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="503" w:right="18" w:hanging="481"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Irawan, B. (2015). E-Government Sebagai </w:t>
       </w:r>
       <w:r>
@@ -10639,57 +10003,51 @@
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>64644054/228481721.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="503" w:right="19" w:hanging="481"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Puji Lestari, I., Moh Nazar Fajri, L., &amp; Penelit</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ian Abstrak, A. (2022). Analisis E-Government Dalam Meningkatkan Pelayanan Publik. </w:t>
+        <w:t xml:space="preserve">Puji Lestari, I., Moh Nazar Fajri, L., &amp; Penelitian Abstrak, A. (2022). Analisis E-Government Dalam Meningkatkan Pelayanan Publik. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Jurnal Solusi Ilmiah Keijakan Dan Administrasi Publik</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>08</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -10807,54 +10165,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Hidayati,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="503" w:right="18"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>F. (2022). Analisis Pengembangan E-Government pada Layanan Administrasi Pemerintahan (Studi pada “SURADI” di Dinas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Komunikasi dan Informasi K</w:t>
-[...2 lines deleted...]
-        <w:t>ota Malang).</w:t>
+        <w:t>Komunikasi dan Informasi Kota Malang).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Jurnal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="49"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ilmiah</w:t>
@@ -10932,75 +10287,75 @@
         </w:rPr>
         <w:t>008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(01),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>35–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>44.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
+    <w:p w:rsidR="009766D6" w:rsidRDefault="00A255A1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="503" w:right="4891"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:hyperlink r:id="rId27">
-        <w:r>
+        <w:r w:rsidR="00774821">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://doi.org/10.21776/ub.jiap.2022.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00774821">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28">
-        <w:r>
+        <w:r w:rsidR="00774821">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>008.01.4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Risnandar.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11281,58 +10636,58 @@
       </w:r>
       <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>https://doi.org/10.37950/jkpd.v1i1.5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="009766D6">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1740" w:right="1417" w:bottom="1420" w:left="1417" w:header="461" w:footer="1233" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00774821" w:rsidRDefault="00774821">
+    <w:p w:rsidR="00A255A1" w:rsidRDefault="00A255A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00774821" w:rsidRDefault="00774821">
+    <w:p w:rsidR="00A255A1" w:rsidRDefault="00A255A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -11376,80 +10731,80 @@
               </wp:positionV>
               <wp:extent cx="3155950" cy="194310"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3155950" cy="194310"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
+                        <w:p w:rsidR="009766D6" w:rsidRDefault="00A255A1">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:before="10"/>
                             <w:ind w:left="20"/>
                             <w:jc w:val="left"/>
                           </w:pPr>
                           <w:hyperlink r:id="rId1">
-                            <w:r>
+                            <w:r w:rsidR="00774821">
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:spacing w:val="-2"/>
                                 <w:u w:val="single" w:color="0000FF"/>
                               </w:rPr>
                               <w:t>http://jurnal.umb.ac.id/index.php/JIMAKUKERTA</w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Fallback xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
           <w:pict>
             <v:shape style="position:absolute;margin-left:71.984001pt;margin-top:769.266602pt;width:248.5pt;height:15.3pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15866368" type="#_x0000_t202" id="docshape2" filled="false" stroked="false">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p>
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:before="10"/>
                       <w:ind w:left="20"/>
                       <w:jc w:val="left"/>
                     </w:pPr>
                     <w:hyperlink r:id="rId2">
                       <w:r>
                         <w:rPr>
                           <w:color w:val="0000FF"/>
                           <w:spacing w:val="-2"/>
                           <w:u w:val="single" w:color="0000FF"/>
                         </w:rPr>
                         <w:t>http://jurnal.umb.ac.id/index.php/JIMAKUKERTA</w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="none"/>
@@ -11506,57 +10861,57 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="00030B07">
+                          <w:r w:rsidR="005058E4">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:noProof/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
-                            <w:t>56</w:t>
+                            <w:t>55</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
@@ -11572,89 +10927,89 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="00030B07">
+                    <w:r w:rsidR="005058E4">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:noProof/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
-                      <w:t>56</w:t>
+                      <w:t>55</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00774821" w:rsidRDefault="00774821">
+    <w:p w:rsidR="00A255A1" w:rsidRDefault="00A255A1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00774821" w:rsidRDefault="00774821">
+    <w:p w:rsidR="00A255A1" w:rsidRDefault="00A255A1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="009766D6" w:rsidRDefault="00774821">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="id-ID" w:eastAsia="id-ID"/>
@@ -11887,51 +11242,51 @@
                               <w:b/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>55-</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>66</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Fallback xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
           <w:pict>
             <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape style="position:absolute;margin-left:419.070007pt;margin-top:22.026623pt;width:102pt;height:42.9pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15866880" type="#_x0000_t202" id="docshape1" filled="false" stroked="false">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p>
                     <w:pPr>
                       <w:spacing w:before="10"/>
                       <w:ind w:left="20" w:right="0" w:firstLine="0"/>
                       <w:jc w:val="left"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>E</w:t>
                     </w:r>
@@ -12482,52 +11837,54 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009766D6"/>
     <w:rsid w:val="00030B07"/>
+    <w:rsid w:val="005058E4"/>
     <w:rsid w:val="00774821"/>
     <w:rsid w:val="009766D6"/>
+    <w:rsid w:val="00A255A1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="id-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -13335,60 +12692,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>5258</Words>
-  <Characters>29973</Characters>
+  <Words>5237</Words>
+  <Characters>29852</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>249</Lines>
+  <Lines>248</Lines>
   <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35161</CharactersWithSpaces>
+  <CharactersWithSpaces>35019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>IGPA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
     <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2025-08-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">